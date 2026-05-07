--- v0 (2025-12-26)
+++ v1 (2026-05-07)
@@ -1,135 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k738737\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\TI\ECV\Proyectos\_PRJ.GK.POS\[IF]\S.ITEMS\Code\SlnItems_v1.8\Pro.ItemMgmt\_Files\_lyt\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBB91D81-B983-440A-A445-121956B94DEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5FD0221A-EF64-437D-A953-B9CDCD760E12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{18A54788-3AEE-4F2B-93D4-3B777699B58E}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="224" xr2:uid="{18A54788-3AEE-4F2B-93D4-3B777699B58E}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>ID_SUCURSAL</t>
   </si>
   <si>
     <t>ID_ARTICULO</t>
   </si>
   <si>
     <t>PRECIO_UNITARIO</t>
   </si>
   <si>
+    <t>SOBRE_PRECIO_PORCENTAJE</t>
+  </si>
+  <si>
+    <t>SOBRE_PRECIO_MONTO</t>
+  </si>
+  <si>
+    <t>0200400</t>
+  </si>
+  <si>
+    <t>Nomb Grupo de Tiendas</t>
+  </si>
+  <si>
+    <t>GRUPO_TIENDAS</t>
+  </si>
+  <si>
     <t>VIGENCIA_INICIAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formato (DD/MM/YYYY)  = 30/10/2025 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="0" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Porcentaje" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -399,105 +484,138 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40947E64-1E6F-4A1A-BD34-CB70641EBFB5}">
-  <dimension ref="A1:D1"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="17.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.28515625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="31" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="30.28515625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="26.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1" s="11" t="s">
         <v>3</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="13">
+        <v>530000</v>
+      </c>
+      <c r="B2" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="15">
+        <v>201</v>
+      </c>
+      <c r="D2" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" s="16">
+        <v>0</v>
+      </c>
+      <c r="F2" s="15">
+        <v>0</v>
+      </c>
+      <c r="G2" s="13" t="s">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Zavala, Luis</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>